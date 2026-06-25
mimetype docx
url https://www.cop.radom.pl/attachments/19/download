--- v0 (2026-04-30)
+++ v1 (2026-06-25)
@@ -1903,171 +1903,50 @@
         <w:tab/>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="00F65CED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>(podpis i pieczęć organizatora)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665B4B78" w14:textId="36DA36F0" w:rsidR="00CB1FCE" w:rsidRDefault="00CB1FCE" w:rsidP="00CB1FCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...119 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="6C7A6489" w14:textId="2E6FC352" w:rsidR="0098578E" w:rsidRDefault="0098578E" w:rsidP="00CB1FCE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED64D4" w14:paraId="6B2A313A" w14:textId="77777777" w:rsidTr="00ED64D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
@@ -2208,61 +2087,61 @@
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data i podpis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72DC476A" w14:textId="77777777" w:rsidR="00642D5B" w:rsidRDefault="00642D5B" w:rsidP="0074005D"/>
     <w:sectPr w:rsidR="00642D5B" w:rsidSect="00CB1FCE">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1417" w:bottom="1417" w:left="1417" w:header="426" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79602325" w14:textId="77777777" w:rsidR="00067FD4" w:rsidRDefault="00067FD4" w:rsidP="00CB1FCE">
+    <w:p w14:paraId="369C36B8" w14:textId="77777777" w:rsidR="00415934" w:rsidRDefault="00415934" w:rsidP="00CB1FCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13DC70DE" w14:textId="77777777" w:rsidR="00067FD4" w:rsidRDefault="00067FD4" w:rsidP="00CB1FCE">
+    <w:p w14:paraId="758582B6" w14:textId="77777777" w:rsidR="00415934" w:rsidRDefault="00415934" w:rsidP="00CB1FCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2294,61 +2173,61 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45188EAB" w14:textId="77777777" w:rsidR="00067FD4" w:rsidRDefault="00067FD4" w:rsidP="00CB1FCE">
+    <w:p w14:paraId="700E2E23" w14:textId="77777777" w:rsidR="00415934" w:rsidRDefault="00415934" w:rsidP="00CB1FCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FE6318E" w14:textId="77777777" w:rsidR="00067FD4" w:rsidRDefault="00067FD4" w:rsidP="00CB1FCE">
+    <w:p w14:paraId="6A9B5303" w14:textId="77777777" w:rsidR="00415934" w:rsidRDefault="00415934" w:rsidP="00CB1FCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A46DA7D" w14:textId="1BFCC86D" w:rsidR="00CB1FCE" w:rsidRDefault="00CB1FCE" w:rsidP="00CB1FCE">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00D51ABD">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
@@ -2938,125 +2817,130 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1751537763">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1983004320">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="856112932">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="665353994">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1940486103">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC0509"/>
     <w:rsid w:val="000301A8"/>
     <w:rsid w:val="00033FF8"/>
     <w:rsid w:val="00051FA6"/>
     <w:rsid w:val="00057445"/>
     <w:rsid w:val="00067FD4"/>
     <w:rsid w:val="000F1B89"/>
     <w:rsid w:val="00114457"/>
     <w:rsid w:val="0011491E"/>
     <w:rsid w:val="0017514C"/>
     <w:rsid w:val="001C036D"/>
+    <w:rsid w:val="001F4AAE"/>
     <w:rsid w:val="002638CB"/>
     <w:rsid w:val="002B0945"/>
     <w:rsid w:val="003544DE"/>
     <w:rsid w:val="003643FF"/>
+    <w:rsid w:val="00415934"/>
     <w:rsid w:val="0042088B"/>
     <w:rsid w:val="004B4FB9"/>
     <w:rsid w:val="004B6A17"/>
     <w:rsid w:val="005764E9"/>
     <w:rsid w:val="00600BCC"/>
     <w:rsid w:val="00642D5B"/>
     <w:rsid w:val="0074005D"/>
     <w:rsid w:val="0074738F"/>
+    <w:rsid w:val="00781556"/>
     <w:rsid w:val="007C1BCD"/>
     <w:rsid w:val="007E6EAC"/>
     <w:rsid w:val="00823492"/>
     <w:rsid w:val="00904027"/>
     <w:rsid w:val="00924AA6"/>
     <w:rsid w:val="0098578E"/>
     <w:rsid w:val="009D07F5"/>
     <w:rsid w:val="009E57BB"/>
     <w:rsid w:val="00A06867"/>
+    <w:rsid w:val="00A94E4B"/>
     <w:rsid w:val="00AC0509"/>
     <w:rsid w:val="00B02B7C"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B20179"/>
     <w:rsid w:val="00B41B39"/>
     <w:rsid w:val="00C169B0"/>
     <w:rsid w:val="00CB1FCE"/>
     <w:rsid w:val="00CD7D86"/>
     <w:rsid w:val="00CE6652"/>
     <w:rsid w:val="00CF24C4"/>
     <w:rsid w:val="00D46B07"/>
     <w:rsid w:val="00D62263"/>
     <w:rsid w:val="00D77D7B"/>
+    <w:rsid w:val="00E15AFC"/>
     <w:rsid w:val="00E30093"/>
     <w:rsid w:val="00E51710"/>
     <w:rsid w:val="00E61196"/>
     <w:rsid w:val="00E725C9"/>
     <w:rsid w:val="00E94CFE"/>
     <w:rsid w:val="00ED64D4"/>
+    <w:rsid w:val="00EF1806"/>
     <w:rsid w:val="00EF62ED"/>
     <w:rsid w:val="00F237DC"/>
     <w:rsid w:val="00F509E9"/>
     <w:rsid w:val="00F611AD"/>
     <w:rsid w:val="00FE4629"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -3898,70 +3782,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>431</Words>
-  <Characters>2587</Characters>
+  <Words>417</Words>
+  <Characters>2504</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3012</CharactersWithSpaces>
+  <CharactersWithSpaces>2916</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jolanta Kondracka-Tuzimek</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>